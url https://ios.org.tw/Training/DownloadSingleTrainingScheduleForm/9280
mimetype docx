--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -430,51 +430,51 @@
       <w:tr w:rsidR="0029331E" w:rsidRPr="00B65B1F" w:rsidTr="001D4A6B">
         <w:trPr>
           <w:trHeight w:val="4890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0029331E" w:rsidRDefault="00487132" w:rsidP="00427C82">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487132">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-                預定開課
+                確定開課
                 <w:br/>
                 2026/08/27~2026/08/27
               </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0029331E" w:rsidRPr="00F30100" w:rsidRDefault="00487132" w:rsidP="00427C82">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487132">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>