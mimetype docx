--- v0 (2026-05-26)
+++ v1 (2026-07-28)
@@ -86,51 +86,51 @@
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>課程</w:t>
                             </w:r>
                             <w:r w:rsidR="00EE5F25" w:rsidRPr="0031637C">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>:</w:t>
                             </w:r>
                             <w:r w:rsidR="001101C2" w:rsidRPr="001101C2">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00487132" w:rsidRPr="00487132">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>台灣職安卡</w:t>
+                              <w:t>臺灣職安卡</w:t>
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00EE5F25" w:rsidRPr="0031637C" w:rsidRDefault="00EE5F25" w:rsidP="00775CE2">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0031637C">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>日期:</w:t>
                             </w:r>
                             <w:r w:rsidR="001101C2" w:rsidRPr="001101C2">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00487132" w:rsidRPr="00487132">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
@@ -172,51 +172,51 @@
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>課程</w:t>
                       </w:r>
                       <w:r w:rsidR="00EE5F25" w:rsidRPr="0031637C">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidR="001101C2" w:rsidRPr="001101C2">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00487132" w:rsidRPr="00487132">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>台灣職安卡</w:t>
+                        <w:t>臺灣職安卡</w:t>
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00EE5F25" w:rsidRPr="0031637C" w:rsidRDefault="00EE5F25" w:rsidP="00775CE2">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0031637C">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>日期:</w:t>
                       </w:r>
                       <w:r w:rsidR="001101C2" w:rsidRPr="001101C2">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00487132" w:rsidRPr="00487132">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
@@ -695,51 +695,51 @@
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="008936CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>訓練價</w:t>
             </w:r>
             <w:r w:rsidR="00487132" w:rsidRPr="008936CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1,500</w:t>
+              <w:t>1,200</w:t>
             </w:r>
             <w:r w:rsidRPr="008936CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>元</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0029331E" w:rsidRPr="008936CD" w:rsidRDefault="0029331E" w:rsidP="008936CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="324" w:hangingChars="162" w:hanging="324"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008936CD">