--- v0 (2026-04-29)
+++ v1 (2026-06-22)
@@ -112,51 +112,51 @@
                             </w:r>
                           </w:p>
                           <w:p w:rsidR="00EE5F25" w:rsidRPr="0031637C" w:rsidRDefault="00EE5F25" w:rsidP="00775CE2">
                             <w:pPr>
                               <w:spacing w:line="400" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0031637C">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>日期:</w:t>
                             </w:r>
                             <w:r w:rsidR="001101C2" w:rsidRPr="001101C2">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00487132" w:rsidRPr="00487132">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t>2026/05/11~2026/05/27</w:t>
+                              <w:t>2026/11/02~2026/11/18</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
@@ -198,51 +198,51 @@
                       </w:r>
                     </w:p>
                     <w:p w:rsidR="00EE5F25" w:rsidRPr="0031637C" w:rsidRDefault="00EE5F25" w:rsidP="00775CE2">
                       <w:pPr>
                         <w:spacing w:line="400" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0031637C">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>日期:</w:t>
                       </w:r>
                       <w:r w:rsidR="001101C2" w:rsidRPr="001101C2">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00487132" w:rsidRPr="00487132">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t>2026/05/11~2026/05/27</w:t>
+                        <w:t>2026/11/02~2026/11/18</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79F8382E" wp14:editId="42903B6A">
             <wp:extent cx="3752850" cy="684530"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="26" name="圖片 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -432,51 +432,51 @@
           <w:trHeight w:val="4890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0029331E" w:rsidRDefault="00487132" w:rsidP="00427C82">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487132">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
                 預定開課
                 <w:br/>
-                2026/05/11~2026/05/27
+                2026/11/02~2026/11/18
               </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0029331E" w:rsidRPr="00F30100" w:rsidRDefault="00487132" w:rsidP="00427C82">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00487132">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4111" w:type="dxa"/>
             <w:vAlign w:val="center"/>