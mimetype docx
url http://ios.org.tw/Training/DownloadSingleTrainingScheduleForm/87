--- v0 (2026-04-29)
+++ v1 (2026-08-21)
@@ -143,51 +143,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004504B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                               <w:t>課程名稱：粉塵作業主管</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7B0C60C8" w14:textId="02D272DD" w:rsidR="00FC7F28" w:rsidRPr="00FC7F28" w:rsidRDefault="004504B6" w:rsidP="004504B6">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="004504B6">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="22"/>
                               </w:rPr>
-                              <w:t>訓練日期：2026/06/10~2026/06/12</w:t>
+                              <w:t>訓練日期：2026/10/06~2026/10/08</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
@@ -199,51 +199,51 @@
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004504B6">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>課程名稱：粉塵作業主管</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7B0C60C8" w14:textId="02D272DD" w:rsidR="00FC7F28" w:rsidRPr="00FC7F28" w:rsidRDefault="004504B6" w:rsidP="004504B6">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="004504B6">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
-                        <w:t>訓練日期：2026/06/10~2026/06/12</w:t>
+                        <w:t>訓練日期：2026/10/06~2026/10/08</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A94640" w14:textId="4C12BF60" w:rsidR="00C562DA" w:rsidRDefault="00C562DA"/>
     <w:p w14:paraId="3FF58529" w14:textId="140339F2" w:rsidR="00C562DA" w:rsidRDefault="00C562DA"/>
     <w:p w14:paraId="78D38FCD" w14:textId="685CD260" w:rsidR="00C562DA" w:rsidRPr="00FC7F28" w:rsidRDefault="00FC7F28" w:rsidP="00FC7F28">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="華康明體 Std W12" w:eastAsia="華康明體 Std W12" w:hAnsi="華康明體 Std W12"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7F28">
         <w:rPr>
@@ -466,51 +466,51 @@
       </w:tr>
       <w:tr w:rsidR="004504B6" w:rsidRPr="00FC7F28" w14:paraId="48C746A1" w14:textId="77777777" w:rsidTr="004504B6">
         <w:trPr>
           <w:trHeight w:val="5707"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EDDC267" w14:textId="77777777" w:rsidR="004504B6" w:rsidRPr="004504B6" w:rsidRDefault="004504B6" w:rsidP="004504B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004504B6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>
                 確定開課
                 <w:br/>
-                2026/06/10~2026/06/12
+                2026/10/06~2026/10/08
               </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73502642" w14:textId="4C77CE59" w:rsidR="004504B6" w:rsidRPr="00FC7F28" w:rsidRDefault="004504B6" w:rsidP="004504B6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004504B6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>報到時間0830-0850；日間-學科：0900-1600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64D8958E" w14:textId="244D2272" w:rsidR="004504B6" w:rsidRPr="00D550E7" w:rsidRDefault="004504B6" w:rsidP="007E1C08">
             <w:pPr>